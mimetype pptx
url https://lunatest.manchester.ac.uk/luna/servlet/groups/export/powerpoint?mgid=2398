--- v0 (2026-07-27)
+++ v1 (2026-10-07)
@@ -1,61 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="ppt/presentation.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/thumbnail.jpeg" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId4" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="258" r:id="rId8"/>
+  </p:sldIdLst>
   <p:sldSz cx="16256000" cy="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -172,51 +180,51 @@
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/><Relationship Id="rId6" Target="slides/slide1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId7" Target="slides/slide2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId8" Target="slides/slide3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
@@ -3144,50 +3152,2393 @@
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr name="Picture 2" id="2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="true"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4572000" y="0"/>
+            <a:ext cx="7112000" cy="9144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 3" id="3"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9144000"/>
+            <a:ext cx="16256000" cy="4394200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Field Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>JRL0700930tr</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reference Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>VFA.5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Grafton portrait restored</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Artist unknown</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1588</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Portrait of an unknown young man, known as the Grafton portrait. Despite lack of evidence, facial similarities between this &amp; the Shakespeare portrait in the collected plays (1623) have encouraged a belief that this is a portrait of Shakespeare, aged 24. Left to the Library in 1914 by Thomas Kay of Stockport. Newly restored by the National Portrait Gallery in 2005.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Art</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Category of Material</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fine Art</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sub-Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Portraits</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique Used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Painting (image-making)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Medium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Oil paint</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Support</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Wood</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Time Period Covered</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>16th Century CE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Current Repository</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library, U.K.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights holder - Work</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Notes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Photograph dated 18th July 2005</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Captured (yyyy-mm-dd)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2005-07-18</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Creation Technique</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Scanned from colour transparency by Gten</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Image Added (yyyy-mm)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2007-01</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Metadata Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>eng-GB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr name="Picture 2" id="2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="true"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5791200" y="0"/>
+            <a:ext cx="4673600" cy="9144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 3" id="3"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9144000"/>
+            <a:ext cx="16256000" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Field Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>JRL1212210</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>William Shakespeare</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Champneys, Basil, 1842-1935</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Architect</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Robert Bridgeman &amp; Sons Ltd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sculptor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1895-1897</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Statue of William Shakespeare in the Historic Reading Room, John Rylands Library. William Shakespeare was an English poet, playwright, and actor, widely regarded as the greatest writer in the English language and the world's pre-eminent dramatist. He is often called England's national poet, and the "Bard of Avon".</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Architecture</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Library buildings</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>John Rylands Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sub-Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sculpture</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique Used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sculpting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Support</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Shawk stone</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creation Site</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>England: Manchester</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Time Period Covered</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>19th Century CE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Places Covered</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>England: Greater Manchester: Manchester</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Current Site</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The John Rylands Library, Deansgate, Manchester, U.K.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights holder - Work</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Access Rights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>&lt;a rel="license" href="http://creativecommons.org/licenses/by-nc-sa/4.0/"&gt;&lt;img alt="Creative Commons License" style="border-width:0" src="https://i.creativecommons.org/l/by-nc-sa/4.0/88x31.png"&gt;&lt;/a&gt;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Captured (yyyy-mm-dd)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2012-02-13</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Creation Technique</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Digital capture by Heritage Imaging, The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Metadata Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>eng-GB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Image Added (yyyy-mm)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2015-11</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr name="Picture 2" id="2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="true"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5372100" y="0"/>
+            <a:ext cx="5511800" cy="9144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 3" id="3"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9144000"/>
+            <a:ext cx="16256000" cy="5600700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Field Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>JRL1101032dc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reference Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>English MS 117</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Elizabeth I's New Year's Gifts of 1559</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1558-1559</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Volume</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Roll two</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Page/Sheet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Frame two</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Sequence Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>002</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Sequence Total</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>015</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Second of 15 digital sections:Text from the second roll of two rollers attached. A list of gifts made by the Queen. The signature Elizabeth R. at the head and foot of the roll.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language Code</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>eng-GB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>English</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Diplomatic gifts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Category of Material</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Manuscripts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sub-Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rolls</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique Used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Handwriting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Medium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ink</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Support</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Vellum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Time Period Covered</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>16th Century CE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>People Covered</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Elizabeth I, Queen of England, 1533-1603</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Height</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3470 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Width</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>428 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Current Repository</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library, U.K.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Provenance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Joy, Frederick Walker (former owner)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Access Rights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>&lt;a rel="license" href="http://creativecommons.org/licenses/by-nc-sa/4.0/"&gt;&lt;img alt="Creative Commons License" style="border-width:0" src="https://i.creativecommons.org/l/by-nc-sa/4.0/88x31.png"&gt;&lt;/a&gt;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>References</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Tyson, Moses. Hand-List of the Collection of English Manuscripts in the John Rylands Library, 1928</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Captured (yyyy-mm-dd)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2010-09-30</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Creation Technique</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Digital capture by Heritage Imaging, The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Metadata Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>eng-GB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>