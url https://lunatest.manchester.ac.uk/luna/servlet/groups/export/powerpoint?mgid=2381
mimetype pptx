--- v0 (2026-07-27)
+++ v1 (2026-10-07)
@@ -1,61 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="ppt/presentation.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/thumbnail.jpeg" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId4" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="258" r:id="rId8"/>
+  </p:sldIdLst>
   <p:sldSz cx="16256000" cy="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -172,51 +180,51 @@
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/><Relationship Id="rId6" Target="slides/slide1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId7" Target="slides/slide2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId8" Target="slides/slide3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
@@ -3144,50 +3152,3493 @@
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr name="Picture 2" id="2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="true"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5207000" y="0"/>
+            <a:ext cx="5829300" cy="9144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 3" id="3"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9144000"/>
+            <a:ext cx="16256000" cy="7556500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Field Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>JRL1002348dc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reference Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Incunable 17280</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Link to Catalogue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t><![CDATA[<A href="https://www.librarysearch.manchester.ac.uk/primo-explore/fulldisplay?docid=44MAN_ALMA_DS21210868000001631&context=L&vid=MU_NUI&search_scope=BLENDED&tab=local&lang=en_US">UoM online catalogue</a>]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3.1.1-3.1.12; Comm. Par. 1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Comento di Christophoro Landino fiorentino sopra la comedia di Danthe Alighieri poeta fiorentino..</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alternative Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>La commedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alternative Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Divina commedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Translated Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Divine Comedy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Dante Alighieri, 1265-1321</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Author</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Landino, Cristoforo, 1424-1504</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Commentator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Laurentii, Nicolaus active 1475-1486</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Printer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Display Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Dante Alighieri, 1265-1321</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1481-08-30</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Publication Details</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Florence: Nicolaus Laurentii Alamanus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Page/Sheet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>274r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Sequence Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>274r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Dante Alighieri 'La Commedia' (Commentator: Christophorus Landinus). Contains: Marsilius Ficinus: Ad Dantem gratulatio [Latin &amp; Italian]. ISTC No.: id00029000. Folio. 20 copper engravings are known, from designs by Botticelli, to accompany the first 19 Cantos of the Inferno. Contains Par. 1.1 - Par. 1.12. Commentator by Cristoforo Landino on Par. 1. The text of the poem is found on the left hand side of the page, surrounded by the Commentator. The canto number is found in the top margin of the page. Illuminiated initial 'U'. Initial in red ink.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>ita</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Divina commedia (Dante Alighieri)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Literature, Medieval</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Epic poetry, Italian--Early works to 1800</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Italian literature--15th century</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hell in literature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Christianity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Paradise in literature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Category of Material</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Printed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sub-Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Incunabula</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique Used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Illumination (image-making process)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Support</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Paper</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Height</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>434 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Width</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>300 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Provenance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>George John Spencer Spencer Earl, 1758-1834, former owner</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Work</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Access Rights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t><![CDATA[<a rel="license" href="http://creativecommons.org/licenses/by-nc-sa/4.0/"><img alt="Creative Commons License" style="border-width:0" src="https://i.creativecommons.org/l/by-nc-sa/4.0/88x31.png" /></a><br />This work is licensed under a <a rel="license" href="http://creativecommons.org/licenses/by-nc-sa/4.0/">Creative Commons Attribution-NonCommercial-ShareAlike 4.0 International License.</a> Copyright of The University of Manchester]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr name="Picture 2" id="2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="true"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5207000" y="0"/>
+            <a:ext cx="5829300" cy="9144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 3" id="3"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9144000"/>
+            <a:ext cx="16256000" cy="7404100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Field Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>JRL1002132dc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reference Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Incunable 17280</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Link to Catalogue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t><![CDATA[<A href="https://www.librarysearch.manchester.ac.uk/primo-explore/fulldisplay?docid=44MAN_ALMA_DS21210868000001631&context=L&vid=MU_NUI&search_scope=BLENDED&tab=local&lang=en_US">UoM online catalogue</a>]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prologo sopra el purgatorio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Comento di Christophoro Landino fiorentino sopra la comedia di Danthe Alighieri poeta fiorentino..</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alternative Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>La commedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alternative Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Divina commedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Translated Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Divine Comedy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Dante Alighieri, 1265-1321</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Author</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Landino, Cristoforo, 1424-1504</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Commentator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Laurentii, Nicolaus active 1475-1486</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Printer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Display Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Dante Alighieri, 1265-1321</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1481-08-30</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Publication Details</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Florence: Nicolaus Laurentii Alamanus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Page/Sheet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>166r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Sequence Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>166r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Dante Alighieri 'La Commedia' (Commentator: Christophorus Landinus). Contains: Marsilius Ficinus: Ad Dantem gratulatio [Latin &amp; Italian]. ISTC No.: id00029000. Folio. 20 copper engravings are known, from designs by Botticelli, to accompany the first 19 Cantos of the Inferno. Prologue to Purgatory by Cristoforo Landino. Illuminated initial 'D'.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>ita</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Divina commedia (Dante Alighieri)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Literature, Medieval</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Epic poetry, Italian--Early works to 1800</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Italian literature--15th century</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hell in literature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Christianity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Paradise in literature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Category of Material</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Printed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sub-Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Incunabula</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique Used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Illumination (image-making process)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Support</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Paper</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Height</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>434 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Width</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>300 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Provenance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>George John Spencer Spencer Earl, 1758-1834, former owner</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Work</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Access Rights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t><![CDATA[<a rel="license" href="http://creativecommons.org/licenses/by-nc-sa/4.0/"><img alt="Creative Commons License" style="border-width:0" src="https://i.creativecommons.org/l/by-nc-sa/4.0/88x31.png" /></a><br />This work is licensed under a <a rel="license" href="http://creativecommons.org/licenses/by-nc-sa/4.0/">Creative Commons Attribution-NonCommercial-ShareAlike 4.0 International License.</a> Copyright of The University of Manchester]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr name="Picture 2" id="2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="true"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5207000" y="0"/>
+            <a:ext cx="5829300" cy="9144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 3" id="3"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9144000"/>
+            <a:ext cx="16256000" cy="8458200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Field Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>JRL1002002dc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reference Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Incunable 17280</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Link to Catalogue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t><![CDATA[<A href="https://www.librarysearch.manchester.ac.uk/primo-explore/fulldisplay?docid=44MAN_ALMA_DS21210868000001631&context=L&vid=MU_NUI&search_scope=BLENDED&tab=local&lang=en_US">UoM online catalogue</a>]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1.17.1-1.17.15; Comm. Inf. 16-17</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Comento di Christophoro Landino fiorentino sopra la comedia di Danthe Alighieri poeta fiorentino..</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alternative Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>La commedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alternative Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Divina commedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Translated Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Divine Comedy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Dante Alighieri, 1265-1321</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Author</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Landino, Cristoforo, 1424-1504</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Commentator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Botticelli, Sandro, 1444 or 5-1510</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Artist</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Baldini, Baccio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Engraver</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Laurentii, Nicolaus active 1475-1486</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Printer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Display Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Dante Alighieri, 1265-1321</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1481-08-30</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Publication Details</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Florence: Nicolaus Laurentii Alamanus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Page/Sheet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>101r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Sequence Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>101r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Dante Alighieri 'La Commedia' (Commentator: Christophorus Landinus). Contains: Marsilius Ficinus: Ad Dantem gratulatio [Latin &amp; Italian]. ISTC No.: id00029000. Folio. 20 copper engravings are known, from designs by Botticelli, to accompany the first 19 Cantos of the Inferno. The top half of the page contains Commentator by Cristoforo Landino on Inf. 16. The bottom half of the page contains Inf. 17.1 - Inf. 17.15. Commentator by Cristoforo Landino on Inf. 17. The text of the poem is found on the left hand column of the page. The canto number is found in the top margin of the page. Copper engraving inserted between end of Inf. 16 and beginning of Inf. 17. Initials in blue and red ink.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>ita</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Divina commedia (Dante Alighieri)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Literature, Medieval</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Epic poetry, Italian--Early works to 1800</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Italian literature--15th century</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hell in literature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Christianity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Paradise in literature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Category of Material</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Printed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sub-Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Incunabula</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sub-Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Illustrated works</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique Used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Engraving (printing process)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Support</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Paper</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Height</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>434 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Width</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>300 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Provenance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>George John Spencer Spencer Earl, 1758-1834, former owner</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Work</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Access Rights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t><![CDATA[<a rel="license" href="http://creativecommons.org/licenses/by-nc-sa/4.0/"><img alt="Creative Commons License" style="border-width:0" src="https://i.creativecommons.org/l/by-nc-sa/4.0/88x31.png" /></a><br />This work is licensed under a <a rel="license" href="http://creativecommons.org/licenses/by-nc-sa/4.0/">Creative Commons Attribution-NonCommercial-ShareAlike 4.0 International License.</a> Copyright of The University of Manchester]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>